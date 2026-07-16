--- v0 (2026-06-01)
+++ v1 (2026-07-16)
@@ -12,182 +12,203 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="44">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="51">
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Parlamentar</t>
   </si>
   <si>
     <t>Código Emenda</t>
   </si>
   <si>
     <t>Modalidade</t>
   </si>
   <si>
     <t>Origem</t>
   </si>
   <si>
     <t>Status</t>
   </si>
   <si>
     <t>Beneficiário</t>
   </si>
   <si>
     <t>Objeto</t>
   </si>
   <si>
     <t>Valor Empenhado</t>
   </si>
   <si>
+    <t>Link Plano de Trabalho</t>
+  </si>
+  <si>
     <t>Dep. Carla Diaz</t>
   </si>
   <si>
     <t>EM2025112</t>
   </si>
   <si>
     <t>Emenda de Comissão</t>
   </si>
   <si>
     <t>Municipal</t>
   </si>
   <si>
     <t>Em Execução</t>
   </si>
   <si>
     <t>Secretaria de Cultura</t>
   </si>
   <si>
     <t>Realização de festival cultural de inverno</t>
   </si>
   <si>
+    <t>Plano em execução física</t>
+  </si>
+  <si>
     <t>Dep. João Silva</t>
   </si>
   <si>
     <t>EM2026004</t>
   </si>
   <si>
     <t>Emenda Individual</t>
   </si>
   <si>
     <t>Federal</t>
   </si>
   <si>
     <t>Indicada / Proposta</t>
   </si>
   <si>
     <t>Associação Rural do Brejo</t>
   </si>
   <si>
     <t>Perfuração de poços artesianos comunitários</t>
   </si>
   <si>
+    <t>Aguardando parecer técnico</t>
+  </si>
+  <si>
     <t>Dep. Maria Oliveira</t>
   </si>
   <si>
     <t>EM2025002</t>
   </si>
   <si>
     <t>Emenda de Bancada</t>
   </si>
   <si>
     <t>Estadual</t>
   </si>
   <si>
     <t>Liberada / Transferida</t>
   </si>
   <si>
     <t>Prefeitura de Sousa</t>
   </si>
   <si>
     <t>Pavimentação de vias públicas no centro urbano</t>
   </si>
   <si>
+    <t>Plano aprovado - Integralizado</t>
+  </si>
+  <si>
     <t>EM2025001</t>
   </si>
   <si>
     <t>Empenhada</t>
   </si>
   <si>
     <t>Hospital Municipal de Sousa</t>
   </si>
   <si>
     <t>Aquisição de ambulâncias de UTI móvel</t>
   </si>
   <si>
+    <t>Plano aprovado - 1ª Parcela liberada</t>
+  </si>
+  <si>
     <t>EM2024150</t>
   </si>
   <si>
     <t>Cancelada</t>
   </si>
   <si>
     <t>Consórcio de Saúde Intermunicipal</t>
   </si>
   <si>
     <t>Reforma do Centro de Imagem Regional</t>
   </si>
   <si>
+    <t>Cancelado devido a erro cadastral no Siconv</t>
+  </si>
+  <si>
     <t>Sen. Roberto Costa</t>
   </si>
   <si>
     <t>EM2024089</t>
   </si>
   <si>
     <t>Emendas de relator</t>
   </si>
   <si>
     <t>Concluída</t>
   </si>
   <si>
     <t>Escola Técnica Estadual</t>
   </si>
   <si>
     <t>Construção de laboratório de informática moderno</t>
+  </si>
+  <si>
+    <t>Concluído e prestado contas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -505,273 +526,295 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I8"/>
+  <dimension ref="A1:J8"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="I2" sqref="I2:I8"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="23" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="16" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="22" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="11" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="26" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="39" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="57" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="18" bestFit="true" customWidth="true" style="0"/>
+    <col min="10" max="10" width="51" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:9">
+    <row r="1" spans="1:10">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="1" t="s">
         <v>7</v>
       </c>
       <c r="I1" s="1" t="s">
         <v>8</v>
       </c>
+      <c r="J1" s="1" t="s">
+        <v>9</v>
+      </c>
     </row>
-    <row r="2" spans="1:9">
+    <row r="2" spans="1:10">
       <c r="A2">
         <v>2026</v>
       </c>
       <c r="B2" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="C2" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="D2" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="E2" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="F2" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="G2" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="H2" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I2" s="2">
         <v>120000.0</v>
       </c>
+      <c r="J2" t="s">
+        <v>17</v>
+      </c>
     </row>
-    <row r="3" spans="1:9">
+    <row r="3" spans="1:10">
       <c r="A3">
         <v>2025</v>
       </c>
       <c r="B3" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="C3" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="D3" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="E3" t="s">
-        <v>19</v>
+        <v>21</v>
       </c>
       <c r="F3" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="G3" t="s">
-        <v>21</v>
+        <v>23</v>
       </c>
       <c r="H3" t="s">
-        <v>22</v>
+        <v>24</v>
       </c>
       <c r="I3" s="2">
         <v>95000.0</v>
       </c>
+      <c r="J3" t="s">
+        <v>25</v>
+      </c>
     </row>
-    <row r="4" spans="1:9">
+    <row r="4" spans="1:10">
       <c r="A4">
         <v>2025</v>
       </c>
       <c r="B4" t="s">
-        <v>23</v>
+        <v>26</v>
       </c>
       <c r="C4" t="s">
-        <v>24</v>
+        <v>27</v>
       </c>
       <c r="D4" t="s">
-        <v>25</v>
+        <v>28</v>
       </c>
       <c r="E4" t="s">
-        <v>26</v>
+        <v>29</v>
       </c>
       <c r="F4" t="s">
-        <v>27</v>
+        <v>30</v>
       </c>
       <c r="G4" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="H4" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="I4" s="2">
         <v>500000.0</v>
       </c>
+      <c r="J4" t="s">
+        <v>33</v>
+      </c>
     </row>
-    <row r="5" spans="1:9">
+    <row r="5" spans="1:10">
       <c r="A5">
         <v>2025</v>
       </c>
       <c r="B5" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="C5" t="s">
-        <v>30</v>
+        <v>34</v>
       </c>
       <c r="D5" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="E5" t="s">
-        <v>19</v>
+        <v>21</v>
       </c>
       <c r="F5" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="G5" t="s">
-        <v>32</v>
+        <v>36</v>
       </c>
       <c r="H5" t="s">
-        <v>33</v>
+        <v>37</v>
       </c>
       <c r="I5" s="2">
         <v>250000.0</v>
       </c>
+      <c r="J5" t="s">
+        <v>38</v>
+      </c>
     </row>
-    <row r="6" spans="1:9">
+    <row r="6" spans="1:10">
       <c r="A6">
         <v>2024</v>
       </c>
       <c r="B6" t="s">
-        <v>23</v>
+        <v>26</v>
       </c>
       <c r="C6" t="s">
-        <v>34</v>
+        <v>39</v>
       </c>
       <c r="D6" t="s">
-        <v>25</v>
+        <v>28</v>
       </c>
       <c r="E6" t="s">
-        <v>26</v>
+        <v>29</v>
       </c>
       <c r="F6" t="s">
-        <v>35</v>
+        <v>40</v>
       </c>
       <c r="G6" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="H6" t="s">
-        <v>37</v>
+        <v>42</v>
       </c>
       <c r="I6" s="2">
         <v>0.0</v>
       </c>
+      <c r="J6" t="s">
+        <v>43</v>
+      </c>
     </row>
-    <row r="7" spans="1:9">
+    <row r="7" spans="1:10">
       <c r="A7">
         <v>2024</v>
       </c>
       <c r="B7" t="s">
-        <v>38</v>
+        <v>44</v>
       </c>
       <c r="C7" t="s">
-        <v>39</v>
+        <v>45</v>
       </c>
       <c r="D7" t="s">
-        <v>40</v>
+        <v>46</v>
       </c>
       <c r="E7" t="s">
-        <v>19</v>
+        <v>21</v>
       </c>
       <c r="F7" t="s">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="G7" t="s">
-        <v>42</v>
+        <v>48</v>
       </c>
       <c r="H7" t="s">
-        <v>43</v>
+        <v>49</v>
       </c>
       <c r="I7" s="2">
         <v>180000.0</v>
       </c>
+      <c r="J7" t="s">
+        <v>50</v>
+      </c>
     </row>
-    <row r="8" spans="1:9">
+    <row r="8" spans="1:10">
       <c r="I8" s="2"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">