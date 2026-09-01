--- v1 (2026-07-16)
+++ v2 (2026-09-01)
@@ -12,203 +12,266 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="51">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="72">
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Parlamentar</t>
   </si>
   <si>
     <t>Código Emenda</t>
   </si>
   <si>
     <t>Modalidade</t>
   </si>
   <si>
     <t>Origem</t>
   </si>
   <si>
     <t>Status</t>
   </si>
   <si>
     <t>Beneficiário</t>
   </si>
   <si>
     <t>Objeto</t>
   </si>
   <si>
     <t>Valor Empenhado</t>
   </si>
   <si>
     <t>Link Plano de Trabalho</t>
   </si>
   <si>
+    <t>BANCADA DA PARAIBA</t>
+  </si>
+  <si>
+    <t>Emenda de Bancada</t>
+  </si>
+  <si>
+    <t>Federal</t>
+  </si>
+  <si>
+    <t>Concluída</t>
+  </si>
+  <si>
+    <t>FUNDO MUNICIPAL DE SAUDE - FMS</t>
+  </si>
+  <si>
+    <t>INCREMENTO TEMPORARIO AO CUSTEIO DOS SERVICOS DE ATENCAO PRIMARIA A SAUDE PARA CUMPRIMENTO DE METAS</t>
+  </si>
+  <si>
+    <t>COM. DA SAUDE</t>
+  </si>
+  <si>
+    <t>Emenda de Comissão</t>
+  </si>
+  <si>
+    <t>COM. ASSUNTOS SOCIAIS</t>
+  </si>
+  <si>
+    <t>GERVASIO MAIA</t>
+  </si>
+  <si>
+    <t>Emenda Individual</t>
+  </si>
+  <si>
     <t>Dep. Carla Diaz</t>
   </si>
   <si>
     <t>EM2025112</t>
   </si>
   <si>
-    <t>Emenda de Comissão</t>
-[...1 lines deleted...]
-  <si>
     <t>Municipal</t>
   </si>
   <si>
     <t>Em Execução</t>
   </si>
   <si>
     <t>Secretaria de Cultura</t>
   </si>
   <si>
     <t>Realização de festival cultural de inverno</t>
   </si>
   <si>
     <t>Plano em execução física</t>
   </si>
   <si>
+    <t>ESTRUTURACAO DA REDE DE SERVICOS DE ATENCAO PRIMARIA A SAUDE - DESPESAS DIVERSAS</t>
+  </si>
+  <si>
+    <t>DANIELLA RIBEIRO</t>
+  </si>
+  <si>
+    <t>MUNICIPIO DE JERICO</t>
+  </si>
+  <si>
+    <t>TRANSFERENCIAS ESPECIAIS - DESPESAS DIVERSAS</t>
+  </si>
+  <si>
     <t>Dep. João Silva</t>
   </si>
   <si>
     <t>EM2026004</t>
   </si>
   <si>
-    <t>Emenda Individual</t>
-[...4 lines deleted...]
-  <si>
     <t>Indicada / Proposta</t>
   </si>
   <si>
     <t>Associação Rural do Brejo</t>
   </si>
   <si>
     <t>Perfuração de poços artesianos comunitários</t>
   </si>
   <si>
     <t>Aguardando parecer técnico</t>
   </si>
   <si>
     <t>Dep. Maria Oliveira</t>
   </si>
   <si>
     <t>EM2025002</t>
   </si>
   <si>
-    <t>Emenda de Bancada</t>
-[...1 lines deleted...]
-  <si>
     <t>Estadual</t>
   </si>
   <si>
     <t>Liberada / Transferida</t>
   </si>
   <si>
     <t>Prefeitura de Sousa</t>
   </si>
   <si>
     <t>Pavimentação de vias públicas no centro urbano</t>
   </si>
   <si>
     <t>Plano aprovado - Integralizado</t>
   </si>
   <si>
     <t>EM2025001</t>
   </si>
   <si>
     <t>Empenhada</t>
   </si>
   <si>
     <t>Hospital Municipal de Sousa</t>
   </si>
   <si>
     <t>Aquisição de ambulâncias de UTI móvel</t>
   </si>
   <si>
     <t>Plano aprovado - 1ª Parcela liberada</t>
   </si>
   <si>
+    <t>ESTRUTURACAO DE UNIDADES DE ATENCAO ESPECIALIZADA EM SAUDE - DESPESAS DIVERSAS</t>
+  </si>
+  <si>
     <t>EM2024150</t>
   </si>
   <si>
     <t>Cancelada</t>
   </si>
   <si>
     <t>Consórcio de Saúde Intermunicipal</t>
   </si>
   <si>
     <t>Reforma do Centro de Imagem Regional</t>
   </si>
   <si>
     <t>Cancelado devido a erro cadastral no Siconv</t>
   </si>
   <si>
     <t>Sen. Roberto Costa</t>
   </si>
   <si>
     <t>EM2024089</t>
   </si>
   <si>
     <t>Emendas de relator</t>
   </si>
   <si>
-    <t>Concluída</t>
-[...1 lines deleted...]
-  <si>
     <t>Escola Técnica Estadual</t>
   </si>
   <si>
     <t>Construção de laboratório de informática moderno</t>
   </si>
   <si>
     <t>Concluído e prestado contas</t>
+  </si>
+  <si>
+    <t>COM. EDUCACAO, CULTURA E ESPORTE</t>
+  </si>
+  <si>
+    <t>APOIO A IMPLANTACAO E MODERNIZACAO DE INFRAESTRUTURA PARA ESPORTE EDUCACIONAL, RECREATIVO E DE LAZER - DESPESAS DIVERSAS</t>
+  </si>
+  <si>
+    <t>EFRAIM FILHO</t>
+  </si>
+  <si>
+    <t>RELATOR GERAL</t>
+  </si>
+  <si>
+    <t>APOIO A POLITICA NACIONAL DE DESENVOLVIMENTO URBANO VOLTADO A IMPLANTACAO E QUALIFICACAO VIARIA - DESPESAS DIVERSAS</t>
+  </si>
+  <si>
+    <t>SEM EMENDA</t>
+  </si>
+  <si>
+    <t>000000000000</t>
+  </si>
+  <si>
+    <t>EMENDA DE RELATOR</t>
+  </si>
+  <si>
+    <t>INFORMAÇÃO DO AUTOR NÃO DISPONÍVEL</t>
+  </si>
+  <si>
+    <t>@</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -526,296 +589,1076 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J8"/>
+  <dimension ref="A1:J34"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="I2" sqref="I2:I8"/>
+      <selection activeCell="I2" sqref="I2:I34"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="23" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="41" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="16" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="22" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="11" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="26" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="39" bestFit="true" customWidth="true" style="0"/>
-    <col min="8" max="8" width="57" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="142" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="18" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="51" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="1" t="s">
         <v>7</v>
       </c>
       <c r="I1" s="1" t="s">
         <v>8</v>
       </c>
       <c r="J1" s="1" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="2" spans="1:10">
       <c r="A2">
         <v>2026</v>
       </c>
       <c r="B2" t="s">
         <v>10</v>
       </c>
-      <c r="C2" t="s">
+      <c r="C2">
+        <v>202671160004</v>
+      </c>
+      <c r="D2" t="s">
         <v>11</v>
       </c>
-      <c r="D2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E2" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="F2" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G2" t="s">
+        <v>14</v>
+      </c>
+      <c r="H2" t="s">
         <v>15</v>
       </c>
-      <c r="H2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I2" s="2">
-        <v>120000.0</v>
-[...3 lines deleted...]
-      </c>
+        <v>350000.0</v>
+      </c>
+      <c r="J2"/>
     </row>
     <row r="3" spans="1:10">
       <c r="A3">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="B3" t="s">
-        <v>18</v>
-[...2 lines deleted...]
-        <v>19</v>
+        <v>10</v>
+      </c>
+      <c r="C3">
+        <v>202671160004</v>
       </c>
       <c r="D3" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="E3" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="F3" t="s">
-        <v>22</v>
+        <v>13</v>
       </c>
       <c r="G3" t="s">
-        <v>23</v>
+        <v>14</v>
       </c>
       <c r="H3" t="s">
-        <v>24</v>
+        <v>15</v>
       </c>
       <c r="I3" s="2">
-        <v>95000.0</v>
-[...3 lines deleted...]
-      </c>
+        <v>200000.0</v>
+      </c>
+      <c r="J3"/>
     </row>
     <row r="4" spans="1:10">
       <c r="A4">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="B4" t="s">
-        <v>26</v>
-[...2 lines deleted...]
-        <v>27</v>
+        <v>16</v>
+      </c>
+      <c r="C4">
+        <v>202650410002</v>
       </c>
       <c r="D4" t="s">
-        <v>28</v>
+        <v>17</v>
       </c>
       <c r="E4" t="s">
-        <v>29</v>
+        <v>12</v>
       </c>
       <c r="F4" t="s">
-        <v>30</v>
+        <v>13</v>
       </c>
       <c r="G4" t="s">
-        <v>31</v>
+        <v>14</v>
       </c>
       <c r="H4" t="s">
-        <v>32</v>
+        <v>15</v>
       </c>
       <c r="I4" s="2">
-        <v>500000.0</v>
-[...3 lines deleted...]
-      </c>
+        <v>382820.0</v>
+      </c>
+      <c r="J4"/>
     </row>
     <row r="5" spans="1:10">
       <c r="A5">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="B5" t="s">
-        <v>18</v>
-[...2 lines deleted...]
-        <v>34</v>
+        <v>16</v>
+      </c>
+      <c r="C5">
+        <v>202650410002</v>
       </c>
       <c r="D5" t="s">
-        <v>20</v>
+        <v>17</v>
       </c>
       <c r="E5" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="F5" t="s">
-        <v>35</v>
+        <v>13</v>
       </c>
       <c r="G5" t="s">
-        <v>36</v>
+        <v>14</v>
       </c>
       <c r="H5" t="s">
-        <v>37</v>
+        <v>15</v>
       </c>
       <c r="I5" s="2">
-        <v>250000.0</v>
-[...3 lines deleted...]
-      </c>
+        <v>1000000.0</v>
+      </c>
+      <c r="J5"/>
     </row>
     <row r="6" spans="1:10">
       <c r="A6">
-        <v>2024</v>
+        <v>2026</v>
       </c>
       <c r="B6" t="s">
-        <v>26</v>
-[...2 lines deleted...]
-        <v>39</v>
+        <v>18</v>
+      </c>
+      <c r="C6">
+        <v>202660060001</v>
       </c>
       <c r="D6" t="s">
-        <v>28</v>
+        <v>17</v>
       </c>
       <c r="E6" t="s">
-        <v>29</v>
+        <v>12</v>
       </c>
       <c r="F6" t="s">
-        <v>40</v>
+        <v>13</v>
       </c>
       <c r="G6" t="s">
-        <v>41</v>
+        <v>14</v>
       </c>
       <c r="H6" t="s">
-        <v>42</v>
+        <v>15</v>
       </c>
       <c r="I6" s="2">
-        <v>0.0</v>
-[...3 lines deleted...]
-      </c>
+        <v>200000.0</v>
+      </c>
+      <c r="J6"/>
     </row>
     <row r="7" spans="1:10">
       <c r="A7">
+        <v>2026</v>
+      </c>
+      <c r="B7" t="s">
+        <v>19</v>
+      </c>
+      <c r="C7">
+        <v>202639970005</v>
+      </c>
+      <c r="D7" t="s">
+        <v>20</v>
+      </c>
+      <c r="E7" t="s">
+        <v>12</v>
+      </c>
+      <c r="F7" t="s">
+        <v>13</v>
+      </c>
+      <c r="G7" t="s">
+        <v>14</v>
+      </c>
+      <c r="H7" t="s">
+        <v>15</v>
+      </c>
+      <c r="I7" s="2">
+        <v>300000.0</v>
+      </c>
+      <c r="J7"/>
+    </row>
+    <row r="8" spans="1:10">
+      <c r="A8">
+        <v>2026</v>
+      </c>
+      <c r="B8" t="s">
+        <v>21</v>
+      </c>
+      <c r="C8" t="s">
+        <v>22</v>
+      </c>
+      <c r="D8" t="s">
+        <v>17</v>
+      </c>
+      <c r="E8" t="s">
+        <v>23</v>
+      </c>
+      <c r="F8" t="s">
+        <v>24</v>
+      </c>
+      <c r="G8" t="s">
+        <v>25</v>
+      </c>
+      <c r="H8" t="s">
+        <v>26</v>
+      </c>
+      <c r="I8" s="2">
+        <v>120000.0</v>
+      </c>
+      <c r="J8" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="9" spans="1:10">
+      <c r="A9">
+        <v>2025</v>
+      </c>
+      <c r="B9" t="s">
+        <v>10</v>
+      </c>
+      <c r="C9">
+        <v>202571160001</v>
+      </c>
+      <c r="D9" t="s">
+        <v>11</v>
+      </c>
+      <c r="E9" t="s">
+        <v>12</v>
+      </c>
+      <c r="F9" t="s">
+        <v>13</v>
+      </c>
+      <c r="G9" t="s">
+        <v>14</v>
+      </c>
+      <c r="H9" t="s">
+        <v>28</v>
+      </c>
+      <c r="I9" s="2">
+        <v>92581.0</v>
+      </c>
+      <c r="J9"/>
+    </row>
+    <row r="10" spans="1:10">
+      <c r="A10">
+        <v>2025</v>
+      </c>
+      <c r="B10" t="s">
+        <v>10</v>
+      </c>
+      <c r="C10">
+        <v>202571160001</v>
+      </c>
+      <c r="D10" t="s">
+        <v>11</v>
+      </c>
+      <c r="E10" t="s">
+        <v>12</v>
+      </c>
+      <c r="F10" t="s">
+        <v>13</v>
+      </c>
+      <c r="G10" t="s">
+        <v>14</v>
+      </c>
+      <c r="H10" t="s">
+        <v>28</v>
+      </c>
+      <c r="I10" s="2">
+        <v>92581.0</v>
+      </c>
+      <c r="J10"/>
+    </row>
+    <row r="11" spans="1:10">
+      <c r="A11">
+        <v>2025</v>
+      </c>
+      <c r="B11" t="s">
+        <v>10</v>
+      </c>
+      <c r="C11">
+        <v>202571160002</v>
+      </c>
+      <c r="D11" t="s">
+        <v>11</v>
+      </c>
+      <c r="E11" t="s">
+        <v>12</v>
+      </c>
+      <c r="F11" t="s">
+        <v>13</v>
+      </c>
+      <c r="G11" t="s">
+        <v>14</v>
+      </c>
+      <c r="H11" t="s">
+        <v>15</v>
+      </c>
+      <c r="I11" s="2">
+        <v>300000.0</v>
+      </c>
+      <c r="J11"/>
+    </row>
+    <row r="12" spans="1:10">
+      <c r="A12">
+        <v>2025</v>
+      </c>
+      <c r="B12" t="s">
+        <v>10</v>
+      </c>
+      <c r="C12">
+        <v>202571160002</v>
+      </c>
+      <c r="D12" t="s">
+        <v>11</v>
+      </c>
+      <c r="E12" t="s">
+        <v>12</v>
+      </c>
+      <c r="F12" t="s">
+        <v>13</v>
+      </c>
+      <c r="G12" t="s">
+        <v>14</v>
+      </c>
+      <c r="H12" t="s">
+        <v>15</v>
+      </c>
+      <c r="I12" s="2">
+        <v>1000000.0</v>
+      </c>
+      <c r="J12"/>
+    </row>
+    <row r="13" spans="1:10">
+      <c r="A13">
+        <v>2025</v>
+      </c>
+      <c r="B13" t="s">
+        <v>19</v>
+      </c>
+      <c r="C13">
+        <v>202539970001</v>
+      </c>
+      <c r="D13" t="s">
+        <v>20</v>
+      </c>
+      <c r="E13" t="s">
+        <v>12</v>
+      </c>
+      <c r="F13" t="s">
+        <v>13</v>
+      </c>
+      <c r="G13" t="s">
+        <v>14</v>
+      </c>
+      <c r="H13" t="s">
+        <v>15</v>
+      </c>
+      <c r="I13" s="2">
+        <v>600000.0</v>
+      </c>
+      <c r="J13"/>
+    </row>
+    <row r="14" spans="1:10">
+      <c r="A14">
+        <v>2025</v>
+      </c>
+      <c r="B14" t="s">
+        <v>29</v>
+      </c>
+      <c r="C14">
+        <v>202541410007</v>
+      </c>
+      <c r="D14" t="s">
+        <v>20</v>
+      </c>
+      <c r="E14" t="s">
+        <v>12</v>
+      </c>
+      <c r="F14" t="s">
+        <v>13</v>
+      </c>
+      <c r="G14" t="s">
+        <v>14</v>
+      </c>
+      <c r="H14" t="s">
+        <v>15</v>
+      </c>
+      <c r="I14" s="2">
+        <v>100000.0</v>
+      </c>
+      <c r="J14"/>
+    </row>
+    <row r="15" spans="1:10">
+      <c r="A15">
+        <v>2025</v>
+      </c>
+      <c r="B15" t="s">
+        <v>19</v>
+      </c>
+      <c r="C15">
+        <v>202539970004</v>
+      </c>
+      <c r="D15" t="s">
+        <v>20</v>
+      </c>
+      <c r="E15" t="s">
+        <v>12</v>
+      </c>
+      <c r="F15" t="s">
+        <v>13</v>
+      </c>
+      <c r="G15" t="s">
+        <v>30</v>
+      </c>
+      <c r="H15" t="s">
+        <v>31</v>
+      </c>
+      <c r="I15" s="2">
+        <v>495000.0</v>
+      </c>
+      <c r="J15"/>
+    </row>
+    <row r="16" spans="1:10">
+      <c r="A16">
+        <v>2025</v>
+      </c>
+      <c r="B16" t="s">
+        <v>32</v>
+      </c>
+      <c r="C16" t="s">
+        <v>33</v>
+      </c>
+      <c r="D16" t="s">
+        <v>20</v>
+      </c>
+      <c r="E16" t="s">
+        <v>12</v>
+      </c>
+      <c r="F16" t="s">
+        <v>34</v>
+      </c>
+      <c r="G16" t="s">
+        <v>35</v>
+      </c>
+      <c r="H16" t="s">
+        <v>36</v>
+      </c>
+      <c r="I16" s="2">
+        <v>95000.0</v>
+      </c>
+      <c r="J16" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="17" spans="1:10">
+      <c r="A17">
+        <v>2025</v>
+      </c>
+      <c r="B17" t="s">
+        <v>38</v>
+      </c>
+      <c r="C17" t="s">
+        <v>39</v>
+      </c>
+      <c r="D17" t="s">
+        <v>11</v>
+      </c>
+      <c r="E17" t="s">
+        <v>40</v>
+      </c>
+      <c r="F17" t="s">
+        <v>41</v>
+      </c>
+      <c r="G17" t="s">
+        <v>42</v>
+      </c>
+      <c r="H17" t="s">
+        <v>43</v>
+      </c>
+      <c r="I17" s="2">
+        <v>500000.0</v>
+      </c>
+      <c r="J17" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="18" spans="1:10">
+      <c r="A18">
+        <v>2025</v>
+      </c>
+      <c r="B18" t="s">
+        <v>32</v>
+      </c>
+      <c r="C18" t="s">
+        <v>45</v>
+      </c>
+      <c r="D18" t="s">
+        <v>20</v>
+      </c>
+      <c r="E18" t="s">
+        <v>12</v>
+      </c>
+      <c r="F18" t="s">
+        <v>46</v>
+      </c>
+      <c r="G18" t="s">
+        <v>47</v>
+      </c>
+      <c r="H18" t="s">
+        <v>48</v>
+      </c>
+      <c r="I18" s="2">
+        <v>250000.0</v>
+      </c>
+      <c r="J18" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="19" spans="1:10">
+      <c r="A19">
         <v>2024</v>
       </c>
-      <c r="B7" t="s">
-[...20 lines deleted...]
-      <c r="I7" s="2">
+      <c r="B19" t="s">
+        <v>16</v>
+      </c>
+      <c r="C19">
+        <v>202450410003</v>
+      </c>
+      <c r="D19" t="s">
+        <v>17</v>
+      </c>
+      <c r="E19" t="s">
+        <v>12</v>
+      </c>
+      <c r="F19" t="s">
+        <v>13</v>
+      </c>
+      <c r="G19" t="s">
+        <v>14</v>
+      </c>
+      <c r="H19" t="s">
+        <v>50</v>
+      </c>
+      <c r="I19" s="2">
+        <v>108288.0</v>
+      </c>
+      <c r="J19"/>
+    </row>
+    <row r="20" spans="1:10">
+      <c r="A20">
+        <v>2024</v>
+      </c>
+      <c r="B20" t="s">
+        <v>16</v>
+      </c>
+      <c r="C20">
+        <v>202450410003</v>
+      </c>
+      <c r="D20" t="s">
+        <v>17</v>
+      </c>
+      <c r="E20" t="s">
+        <v>12</v>
+      </c>
+      <c r="F20" t="s">
+        <v>13</v>
+      </c>
+      <c r="G20" t="s">
+        <v>14</v>
+      </c>
+      <c r="H20" t="s">
+        <v>50</v>
+      </c>
+      <c r="I20" s="2">
+        <v>344515.0</v>
+      </c>
+      <c r="J20"/>
+    </row>
+    <row r="21" spans="1:10">
+      <c r="A21">
+        <v>2024</v>
+      </c>
+      <c r="B21" t="s">
+        <v>10</v>
+      </c>
+      <c r="C21">
+        <v>202471160003</v>
+      </c>
+      <c r="D21" t="s">
+        <v>11</v>
+      </c>
+      <c r="E21" t="s">
+        <v>12</v>
+      </c>
+      <c r="F21" t="s">
+        <v>13</v>
+      </c>
+      <c r="G21" t="s">
+        <v>14</v>
+      </c>
+      <c r="H21" t="s">
+        <v>50</v>
+      </c>
+      <c r="I21" s="2">
+        <v>54585.0</v>
+      </c>
+      <c r="J21"/>
+    </row>
+    <row r="22" spans="1:10">
+      <c r="A22">
+        <v>2024</v>
+      </c>
+      <c r="B22" t="s">
+        <v>10</v>
+      </c>
+      <c r="C22">
+        <v>202471160003</v>
+      </c>
+      <c r="D22" t="s">
+        <v>11</v>
+      </c>
+      <c r="E22" t="s">
+        <v>12</v>
+      </c>
+      <c r="F22" t="s">
+        <v>13</v>
+      </c>
+      <c r="G22" t="s">
+        <v>14</v>
+      </c>
+      <c r="H22" t="s">
+        <v>50</v>
+      </c>
+      <c r="I22" s="2">
+        <v>121238.0</v>
+      </c>
+      <c r="J22"/>
+    </row>
+    <row r="23" spans="1:10">
+      <c r="A23">
+        <v>2024</v>
+      </c>
+      <c r="B23" t="s">
+        <v>10</v>
+      </c>
+      <c r="C23">
+        <v>202471160002</v>
+      </c>
+      <c r="D23" t="s">
+        <v>11</v>
+      </c>
+      <c r="E23" t="s">
+        <v>12</v>
+      </c>
+      <c r="F23" t="s">
+        <v>13</v>
+      </c>
+      <c r="G23" t="s">
+        <v>14</v>
+      </c>
+      <c r="H23" t="s">
+        <v>15</v>
+      </c>
+      <c r="I23" s="2">
+        <v>1000000.0</v>
+      </c>
+      <c r="J23"/>
+    </row>
+    <row r="24" spans="1:10">
+      <c r="A24">
+        <v>2024</v>
+      </c>
+      <c r="B24" t="s">
+        <v>10</v>
+      </c>
+      <c r="C24">
+        <v>202471160002</v>
+      </c>
+      <c r="D24" t="s">
+        <v>11</v>
+      </c>
+      <c r="E24" t="s">
+        <v>12</v>
+      </c>
+      <c r="F24" t="s">
+        <v>13</v>
+      </c>
+      <c r="G24" t="s">
+        <v>14</v>
+      </c>
+      <c r="H24" t="s">
+        <v>15</v>
+      </c>
+      <c r="I24" s="2">
+        <v>200000.0</v>
+      </c>
+      <c r="J24"/>
+    </row>
+    <row r="25" spans="1:10">
+      <c r="A25">
+        <v>2024</v>
+      </c>
+      <c r="B25" t="s">
+        <v>19</v>
+      </c>
+      <c r="C25">
+        <v>202439970001</v>
+      </c>
+      <c r="D25" t="s">
+        <v>20</v>
+      </c>
+      <c r="E25" t="s">
+        <v>12</v>
+      </c>
+      <c r="F25" t="s">
+        <v>13</v>
+      </c>
+      <c r="G25" t="s">
+        <v>30</v>
+      </c>
+      <c r="H25" t="s">
+        <v>31</v>
+      </c>
+      <c r="I25" s="2">
+        <v>1500000.0</v>
+      </c>
+      <c r="J25"/>
+    </row>
+    <row r="26" spans="1:10">
+      <c r="A26">
+        <v>2024</v>
+      </c>
+      <c r="B26" t="s">
+        <v>38</v>
+      </c>
+      <c r="C26" t="s">
+        <v>51</v>
+      </c>
+      <c r="D26" t="s">
+        <v>11</v>
+      </c>
+      <c r="E26" t="s">
+        <v>40</v>
+      </c>
+      <c r="F26" t="s">
+        <v>52</v>
+      </c>
+      <c r="G26" t="s">
+        <v>53</v>
+      </c>
+      <c r="H26" t="s">
+        <v>54</v>
+      </c>
+      <c r="I26" s="2">
+        <v>0.0</v>
+      </c>
+      <c r="J26" t="s">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="27" spans="1:10">
+      <c r="A27">
+        <v>2024</v>
+      </c>
+      <c r="B27" t="s">
+        <v>56</v>
+      </c>
+      <c r="C27" t="s">
+        <v>57</v>
+      </c>
+      <c r="D27" t="s">
+        <v>58</v>
+      </c>
+      <c r="E27" t="s">
+        <v>12</v>
+      </c>
+      <c r="F27" t="s">
+        <v>13</v>
+      </c>
+      <c r="G27" t="s">
+        <v>59</v>
+      </c>
+      <c r="H27" t="s">
+        <v>60</v>
+      </c>
+      <c r="I27" s="2">
         <v>180000.0</v>
       </c>
-      <c r="J7" t="s">
+      <c r="J27" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="28" spans="1:10">
+      <c r="A28">
+        <v>2023</v>
+      </c>
+      <c r="B28" t="s">
+        <v>62</v>
+      </c>
+      <c r="C28">
+        <v>202360040004</v>
+      </c>
+      <c r="D28" t="s">
+        <v>17</v>
+      </c>
+      <c r="E28" t="s">
+        <v>12</v>
+      </c>
+      <c r="F28" t="s">
+        <v>13</v>
+      </c>
+      <c r="G28" t="s">
+        <v>30</v>
+      </c>
+      <c r="H28" t="s">
+        <v>63</v>
+      </c>
+      <c r="I28" s="2">
+        <v>477500.0</v>
+      </c>
+      <c r="J28"/>
+    </row>
+    <row r="29" spans="1:10">
+      <c r="A29">
+        <v>2023</v>
+      </c>
+      <c r="B29" t="s">
+        <v>19</v>
+      </c>
+      <c r="C29">
+        <v>202339970001</v>
+      </c>
+      <c r="D29" t="s">
+        <v>20</v>
+      </c>
+      <c r="E29" t="s">
+        <v>12</v>
+      </c>
+      <c r="F29" t="s">
+        <v>13</v>
+      </c>
+      <c r="G29" t="s">
+        <v>30</v>
+      </c>
+      <c r="H29" t="s">
+        <v>31</v>
+      </c>
+      <c r="I29" s="2">
+        <v>1500000.0</v>
+      </c>
+      <c r="J29"/>
+    </row>
+    <row r="30" spans="1:10">
+      <c r="A30">
+        <v>2023</v>
+      </c>
+      <c r="B30" t="s">
+        <v>64</v>
+      </c>
+      <c r="C30">
+        <v>202324490003</v>
+      </c>
+      <c r="D30" t="s">
+        <v>20</v>
+      </c>
+      <c r="E30" t="s">
+        <v>12</v>
+      </c>
+      <c r="F30" t="s">
+        <v>13</v>
+      </c>
+      <c r="G30" t="s">
+        <v>30</v>
+      </c>
+      <c r="H30" t="s">
+        <v>31</v>
+      </c>
+      <c r="I30" s="2">
+        <v>200000.0</v>
+      </c>
+      <c r="J30"/>
+    </row>
+    <row r="31" spans="1:10">
+      <c r="A31">
+        <v>2021</v>
+      </c>
+      <c r="B31" t="s">
+        <v>65</v>
+      </c>
+      <c r="C31">
+        <v>202181000740</v>
+      </c>
+      <c r="D31" t="s">
+        <v>58</v>
+      </c>
+      <c r="E31" t="s">
+        <v>12</v>
+      </c>
+      <c r="F31" t="s">
+        <v>13</v>
+      </c>
+      <c r="G31" t="s">
+        <v>30</v>
+      </c>
+      <c r="H31" t="s">
+        <v>66</v>
+      </c>
+      <c r="I31" s="2">
+        <v>960019.0</v>
+      </c>
+      <c r="J31"/>
+    </row>
+    <row r="32" spans="1:10">
+      <c r="A32">
+        <v>2017</v>
+      </c>
+      <c r="B32" t="s">
+        <v>67</v>
+      </c>
+      <c r="C32" t="s">
+        <v>68</v>
+      </c>
+      <c r="D32" t="s">
+        <v>58</v>
+      </c>
+      <c r="E32" t="s">
+        <v>12</v>
+      </c>
+      <c r="F32" t="s">
+        <v>13</v>
+      </c>
+      <c r="G32" t="s">
+        <v>30</v>
+      </c>
+      <c r="H32" t="s">
+        <v>69</v>
+      </c>
+      <c r="I32" s="2">
+        <v>585000.0</v>
+      </c>
+      <c r="J32"/>
+    </row>
+    <row r="33" spans="1:10">
+      <c r="A33">
+        <v>2014</v>
+      </c>
+      <c r="B33" t="s">
+        <v>70</v>
+      </c>
+      <c r="C33" t="s">
+        <v>71</v>
+      </c>
+      <c r="D33" t="s">
+        <v>20</v>
+      </c>
+      <c r="E33" t="s">
+        <v>12</v>
+      </c>
+      <c r="F33" t="s">
+        <v>13</v>
+      </c>
+      <c r="G33" t="s">
+        <v>14</v>
+      </c>
+      <c r="H33" t="s">
         <v>50</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="I8" s="2"/>
+      <c r="I33" s="2">
+        <v>0.0</v>
+      </c>
+      <c r="J33"/>
+    </row>
+    <row r="34" spans="1:10">
+      <c r="I34" s="2"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>